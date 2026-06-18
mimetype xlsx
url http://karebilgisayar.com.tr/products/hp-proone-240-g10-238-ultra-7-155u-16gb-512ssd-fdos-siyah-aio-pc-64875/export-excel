--- v0 (2026-04-19)
+++ v1 (2026-06-18)
@@ -176,57 +176,57 @@
   <si>
     <t>Realtek Wi-Fi 6 (1x1) ve Bluetooth® 5.3 kablosuz kart</t>
   </si>
   <si>
     <t>Duvara Montaj (VESA)</t>
   </si>
   <si>
     <t>Boyutlar</t>
   </si>
   <si>
     <t>54,06 x 18,37 x 41,9 cm</t>
   </si>
   <si>
     <t>Ürün Ailesi</t>
   </si>
   <si>
     <t>AIO Serisi</t>
   </si>
   <si>
     <t>Güvenlik Modülü</t>
   </si>
   <si>
     <t>TPM 2.0</t>
   </si>
   <si>
+    <t>Pivot Özelliği</t>
+  </si>
+  <si>
     <t>Garanti</t>
   </si>
   <si>
-    <t>1 Yıl</t>
-[...2 lines deleted...]
-    <t>Pivot Özelliği</t>
+    <t>3 Yıl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -779,59 +779,59 @@
       <c r="B27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">