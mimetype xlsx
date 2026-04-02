--- v0 (2025-12-15)
+++ v1 (2026-04-02)
@@ -119,72 +119,72 @@
   <si>
     <t>Tümleşik</t>
   </si>
   <si>
     <t>İşletim Sistemi</t>
   </si>
   <si>
     <t>FreeDOS</t>
   </si>
   <si>
     <t>Dokunmatik Ekran</t>
   </si>
   <si>
     <t>Yok</t>
   </si>
   <si>
     <t>Ekran Kartı Serisi</t>
   </si>
   <si>
     <t>Intel Iris Xe</t>
   </si>
   <si>
     <t>Optik Sürücü</t>
   </si>
   <si>
+    <t>Web Kamerası</t>
+  </si>
+  <si>
+    <t>1080p FHD Gizlilik Korumalı</t>
+  </si>
+  <si>
+    <t>Klavye Aydınlatması</t>
+  </si>
+  <si>
+    <t>Kart Okuyucu</t>
+  </si>
+  <si>
+    <t>Parmak İzi Okuyucu</t>
+  </si>
+  <si>
+    <t>Garanti</t>
+  </si>
+  <si>
+    <t>2 Yıl</t>
+  </si>
+  <si>
     <t>Ethernet Kartı</t>
-  </si>
-[...19 lines deleted...]
-    <t>Var</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -488,51 +488,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B23"/>
+  <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
@@ -657,75 +657,83 @@
       <c r="B17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" t="s">
         <v>41</v>
       </c>
-      <c r="B23" t="s">
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" t="s">
         <v>42</v>
+      </c>
+      <c r="B24" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">